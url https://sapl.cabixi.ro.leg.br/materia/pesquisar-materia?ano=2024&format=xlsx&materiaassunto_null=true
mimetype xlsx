--- v0 (2025-12-13)
+++ v1 (2026-04-06)
@@ -54,752 +54,752 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Aparecido Oliveira Feltrim</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/62/indicacao-1.515.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/62/indicacao-1.515.pdf</t>
   </si>
   <si>
     <t>QUE SEJA CONSTRUÍDO DOIS QUEBRA-MOLAS EM FRENTE AO POSTO DE SAÚDE SAMARITANO, NO DISTRITO DO PLANALTO SÃO LUIZ, MUNICÍPIO DE CABIXI.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Milton Antunes da Silva</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/24/requerimento_2.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/24/requerimento_2.pdf</t>
   </si>
   <si>
     <t>Em virtudes dos fortes boatos que esta circulando na cidade, venho solicitar desta Presidência ouvindo o plenário, que seja Requerido com o Máximo de urgência, o processo administrativo nº 1166/2023, na integra o qual que deu origem as Matriculas nº 13.320 de 08/01/2024 e Matricula nº 14.292 de 24/01/2024.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/</t>
   </si>
   <si>
     <t>Requerimento Inclusão em Pauta.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
     <t>Requerimento de inclusão em pauta do Projeto de Lei nº 1.504-2024.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/37/requerimento_-_inclusao_em_pauta_pr_111-2024.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/37/requerimento_-_inclusao_em_pauta_pr_111-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento de inclusão de Projeto de Resolução nº111/2024 em Pauta.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/46/requerimento_urgencia_projeto_de_lei_1.508_-2.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/46/requerimento_urgencia_projeto_de_lei_1.508_-2.pdf</t>
   </si>
   <si>
     <t>VOTAÇÃO DO REQUERIMENTO DE URGÊNCIA DO PROJETO DE LEI 1.508</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>DISPENSA DE PARECER DO PROJETO DE LEI 1.508</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/59/votacao_do_requerimento_de_urgencia_do_projeto_de_lei_1.512.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/59/votacao_do_requerimento_de_urgencia_do_projeto_de_lei_1.512.pdf</t>
   </si>
   <si>
     <t>Votação Regime de Urgência.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/60/dispensa_de_parecer_do_projeto_de_lei_1.512.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/60/dispensa_de_parecer_do_projeto_de_lei_1.512.pdf</t>
   </si>
   <si>
     <t>Requerimento Dispensa de Parecer.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/66/requerimento_de_urgencia_pl_1.514.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/66/requerimento_de_urgencia_pl_1.514.pdf</t>
   </si>
   <si>
     <t>Requerimento de Urgência do PL 1.514/2024</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/67/votacao_dispensa_de_parecer_projeto_de_lei_1.514_-_2024-3.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/67/votacao_dispensa_de_parecer_projeto_de_lei_1.514_-_2024-3.pdf</t>
   </si>
   <si>
     <t>Votação Regime de Urgência do PL 1.514/2024.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/68/votacao_dispensa_de_parecer_projeto_de_lei_1.514_-_2024-3.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/68/votacao_dispensa_de_parecer_projeto_de_lei_1.514_-_2024-3.pdf</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/79/requerimento_pl_1.517-2024.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/79/requerimento_pl_1.517-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento de Urgência.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/80/requerimento_dispensa_de_parecer_pl_1.517-2024.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/80/requerimento_dispensa_de_parecer_pl_1.517-2024.pdf</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>PODER LEGISLATIVO - PL</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/84/requerimento_inclusao_em_pauta_pl_1.518.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/84/requerimento_inclusao_em_pauta_pl_1.518.pdf</t>
   </si>
   <si>
     <t>Requerimento Inclusão em Pauta do PL 1.518-2024.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Requerimento de Urgência do PL 1.518-2024</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Votação Regime de Urgência PL 1.518-2024</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Requerimento de inclusão de PL em pauta.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/92/requerimento_urgencia_projeto_de_lei_1.519_-_2024-1.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/92/requerimento_urgencia_projeto_de_lei_1.519_-_2024-1.pdf</t>
   </si>
   <si>
     <t>Requerimento de urgência PL 1.519/2024</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Requerimento de dispensa de parecer PL nº 1.519/2024.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>PODER EXECUTIVO - PEX</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/11/projeto_de_lei_no_1.496-2024.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/11/projeto_de_lei_no_1.496-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL EM DECORRÊNCIA DO CONVÊNIO Nº 90/2024/PGE-SEJUCEL CELEBRADO ENTRE O ESTADO DE RONDÔNIA POR INTERMÉDIO DA SECRETARIA DA JUVENTUDE, CULTURA, ESPORTE E LAZER - SEJUCEL E O MUNICÍPIO DE CABIXI PARA OS FINS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/10/projeto_de_lei_no_1.497-2024_-_sapl.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/10/projeto_de_lei_no_1.497-2024_-_sapl.pdf</t>
   </si>
   <si>
     <t>ALTERA PARCIALMENTE A LEI MUNICIPAL Nº 1.327, DE 22 DE JUNHO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/12/projeto_de_lei_no_1.498-2024_1.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/12/projeto_de_lei_no_1.498-2024_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/15/projeto_de_lei_no_1.499-2024.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/15/projeto_de_lei_no_1.499-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL EM DECORRÊNCIA DA TRANSFERÊNCIA DE RECURSOS FINANCEIROS PELO_x000D_
 FUNDO ESTADUAL DE SAÚDE PARA OS FINS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/16/projeto_de_lei_no_1.500-2024.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/16/projeto_de_lei_no_1.500-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL EM DECORRÊNCIA DA TRANSFERÊNCIA DE RECURSOS FINANCEIROS PELO FUNDO ESTADUAL DE SAÚDE PARA OS FINS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/17/projeto_de_lei_no_1.501-2024.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/17/projeto_de_lei_no_1.501-2024.pdf</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/18/projeto_de_lei_no_1.502-2024.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/18/projeto_de_lei_no_1.502-2024.pdf</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/19/projeto_de_lei_no_1.503-2024.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/19/projeto_de_lei_no_1.503-2024.pdf</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/28/projeto_de_lei_no_1.504-2024.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/28/projeto_de_lei_no_1.504-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA OS FINS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/30/projeto_de_lei_no_1.505-2024_compressed.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/30/projeto_de_lei_no_1.505-2024_compressed.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ORÇAMENTO ANUAL DO  MUNICÍPIO DE CABIXI, PARA O EXERCÍCIOLOA FINANCEIRO DE 2025.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/40/projeto_de_lei_no_1.506-2024.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/40/projeto_de_lei_no_1.506-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1.506/2024 dispõe sobre a abertura de crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/41/projeto_de_lei_no_1.507-2024.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/41/projeto_de_lei_no_1.507-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 1.507/2024 INSTITUI O DIÁRIO OFICIAL ELETRÔNICO DO MUNICÍPIO, COMO IMPRENSA OFICIAL DE PUBLICAÇÃO DOS ATOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/44/projeto_de_lei_no_1.508-2024.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/44/projeto_de_lei_no_1.508-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/49/projeto_de_lei_no_1.509-2024.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/49/projeto_de_lei_no_1.509-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/50/projeto_de_lei_no_1.510-2024.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/50/projeto_de_lei_no_1.510-2024.pdf</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/51/projeto_de_lei_no_1.511-2024.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/51/projeto_de_lei_no_1.511-2024.pdf</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/57/projeto_de_lei-1.512-2024_1.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/57/projeto_de_lei-1.512-2024_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR PARA ATENDER NECESSIDADE ORÇAMENTÁRIA DO PODER_x000D_
 LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/58/projeto_de_lei_no_1.513-2024.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/58/projeto_de_lei_no_1.513-2024.pdf</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/63/projeto_de_lei_no_1.514-2024.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/63/projeto_de_lei_no_1.514-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL EM DECORRÊNCIA DA TRANSFERÊNCIA DE RECURSOS PELO GOVERNO_x000D_
 FEDERAL AO MUNICÍPIO DE CABIXI NA MODALIDADE TRANSFERÊNCIA ESPECIAL PARA OS FINS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/69/projeto_de_lei_no_1.515-2024.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/69/projeto_de_lei_no_1.515-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL EM DECORRÊNCIA DA TRANSFERÊNCIA DE RECURSOS PELO GOVERNO FEDERAL AO MUNICÍPIO DE CABIXI NA MODALIDADE TRANSFERÊNCIA ESPECIAL PARA OS FINS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/71/projeto_de_lei_no_1.516-2024_ppa.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/71/projeto_de_lei_no_1.516-2024_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVISÃO DO PLANO PLURIANUAL DO MUNICÍPIO DE CABIXI PARA O EXERCÍCIO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/77/projeto_de_lei_no_1.517-2024.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/77/projeto_de_lei_no_1.517-2024.pdf</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/81/projeto_de_lei-11_de_dezembro_de_2024.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/81/projeto_de_lei-11_de_dezembro_de_2024.pdf</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>ALTERA PARCIALMENTE A LEI MUNICIPAL Nº 1.401, DE 14 DE AGOSTO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/22/projeto_de_decreto.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/22/projeto_de_decreto.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS, RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2022, DE RESPONSABILIDADE DO PREFEITO MUNICIPAL_x000D_
 DE CABIXI/RO.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/23/projeto_de_decreto.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/23/projeto_de_decreto.pdf</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>Projeto de Resolução Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/20/projeto_de_resolucao-110-2024_1.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/20/projeto_de_resolucao-110-2024_1.pdf</t>
   </si>
   <si>
     <t>REVOGA A RESOLUÇÃO 092/2022/C.M.C. QUE DISPÕE SOBRE A REGULAMENTAÇÃO DA JORNADA DIFERENCIADA DE TELETRABALHO DOS_x000D_
 SERVIDORES DA CÂMARA MUNICIPAL DE CABIXI.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O DESCONTO NO SUBSÍDIO DOS VEREADORES POR AUSÊNCIAS INJUSTIFICADAS NAS SESSÕES ORDINÁRIAS E NAS REUNIÕES DAS COMISSÕES PERMANENTES.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/87/projeto_de_resolucao-112-2024.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/87/projeto_de_resolucao-112-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Regimento Interno da Câmara Municipal de Cabixi e revoga as seguintes Resoluções: nº 52, de 14 de novembro de 2003; nº 108, de 14 de junho de 2024; e nº 110, de 09 de outubro de 2024.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata das Sessões Legislativas</t>
   </si>
   <si>
     <t>Ata Eletrônica da 5ª Sessão Extraordinária da 4ª Sessão Legislativa da 9ª Legislatura.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/76/ata_da_6o_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/76/ata_da_6o_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 6º Sessão Extraordinária de 2024.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/88/ata_eletronica_da_7a_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/88/ata_eletronica_da_7a_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 7ª Sessão Extraordinária da 4ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/89/ata_eletronica_da_8a_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/89/ata_eletronica_da_8a_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 8ª Sessão Extraordinária da 4ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Ata eletrônica da 9ª Sessão Extraordinária de 2024.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/25/ata_da_22o_sessao_ordinaria.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/25/ata_da_22o_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 22º Sessão Ordinária de 2024.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/26/ata_23o_sessao_ordinaria.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/26/ata_23o_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 23º Sessão Ordinária de 2024.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Ata da 24º Sessão Ordinária ocorrido em 02 de setembro de 2024.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Ata da 25º Sessão Ordinária ocorrido em 09 de setembro de 2024.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/35/ata_26o_sessao_ordinaria.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/35/ata_26o_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 26ª Sessão Ordinária da 4ª Sessão Legislativa da 9ª Legislatura.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Ata Eletrônica da 27ª Sessão Ordinária da 4ª Sessão Legislativa da 9ª Legislatura.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/38/ata_da_28o_sessao_ordinaria.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/38/ata_da_28o_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 28º Sessão Ordinária de 2024.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/39/ata_29o_sessao_ordinaria.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/39/ata_29o_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 29º Sessão Ordinária de 2024.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/48/ata_30o_sessao_ordinaria.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/48/ata_30o_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata 30º Sessão Ordinária</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/52/ata_da_31o_sessao_ordinaria.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/52/ata_da_31o_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 31ª Sessão Ordinária da 4ª Sessão Legislativa da 9ª Legislatura.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Gabinete da Presidência - GABPRE</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/56/ata_32o_sessao_ordinaria.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/56/ata_32o_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 32º Sessão Ordinária.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/64/ata_da_33o_sessao_ordinaria.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/64/ata_da_33o_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 33ª Sessão Ordinária da 4ª Sessão Legislativa da 9ª Legislatura.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/70/ata_da_sessao_ordinaria-34a.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/70/ata_da_sessao_ordinaria-34a.pdf</t>
   </si>
   <si>
     <t>Ata da 34ª Sessão Ordinária de 2024.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/74/ata_da_35o_sessao_ordinaria.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/74/ata_da_35o_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 35º Sessão Ordinária.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/75/ata_da_36o_sessao_ordinaria.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/75/ata_da_36o_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 36º Sessão Extraordinária de 2024.</t>
   </si>
   <si>
     <t>ENC</t>
   </si>
   <si>
     <t>Encaminhamento</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 1.505/2024 para a Comissão.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Encaminha o Projeto de Lei nº 1.506/2024 a Comissão de Finanças e Orçamento.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>3</t>
   </si>
@@ -818,105 +818,105 @@
   <si>
     <t>Encaminhamento Projeto de Lei nº 1.508/2024 para a Comissão Legislação, Justiça e Redação Final.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Jucieli Andrade de Carli</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 1.509/2024 para a Comissão de Finanças e Orçamento.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 1.510/2024 para a Comissão de Finanças e Orçamento.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/61/encaminhamento_pl_1.513-2024.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/61/encaminhamento_pl_1.513-2024.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 1.513-2024.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Encaminhamento de Projeto de Lei nº 1.516/2024 para Comissão de Finanças e Orçamento.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/82/enc._lom.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/82/enc._lom.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de Projeto de Atualização da Lei Orgânica Do Município de Cabixi.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>Oficio</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/72/oficio_no_253-2024.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/72/oficio_no_253-2024.pdf</t>
   </si>
   <si>
     <t>Solicitação do uso da palavra na Sessão da Câmara Municipal.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/83/oficio__113-2024.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/83/oficio__113-2024.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de Projeto da nova Lei Orgânica de Município.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>LOM</t>
   </si>
   <si>
     <t>Projeto de Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/78/projeto_de_lei_organica_-_protocolado_10-12-2024.pdf</t>
+    <t>http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/78/projeto_de_lei_organica_-_protocolado_10-12-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nova Lei Orgânica do Município de Cabixi, revoga a Lei Orgânica promulgada em 1º de março de 1990 e as seguintes emendas: nº 01, de 16 de dezembro de 1990; nº 02, de 26 de novembro de 1996; nº 03, de 28 de novembro de 1998; nº 04, de 1º de dezembro de 1998; nº 05, de 9 de março de 2002; nº 06, de 29 de abril de 2002; nº 07, de 12 de maio de 2009; nº 08, de 2 de setembro de 2011; nº 09, de 18 de junho de 2021; nº 10 e nº 11, de 4 de julho de 2023.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1223,68 +1223,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/62/indicacao-1.515.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/24/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/37/requerimento_-_inclusao_em_pauta_pr_111-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/46/requerimento_urgencia_projeto_de_lei_1.508_-2.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/59/votacao_do_requerimento_de_urgencia_do_projeto_de_lei_1.512.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/60/dispensa_de_parecer_do_projeto_de_lei_1.512.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/66/requerimento_de_urgencia_pl_1.514.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/67/votacao_dispensa_de_parecer_projeto_de_lei_1.514_-_2024-3.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/68/votacao_dispensa_de_parecer_projeto_de_lei_1.514_-_2024-3.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/79/requerimento_pl_1.517-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/80/requerimento_dispensa_de_parecer_pl_1.517-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/84/requerimento_inclusao_em_pauta_pl_1.518.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/92/requerimento_urgencia_projeto_de_lei_1.519_-_2024-1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/11/projeto_de_lei_no_1.496-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/10/projeto_de_lei_no_1.497-2024_-_sapl.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/12/projeto_de_lei_no_1.498-2024_1.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/15/projeto_de_lei_no_1.499-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/16/projeto_de_lei_no_1.500-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/17/projeto_de_lei_no_1.501-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/18/projeto_de_lei_no_1.502-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/19/projeto_de_lei_no_1.503-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/28/projeto_de_lei_no_1.504-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/30/projeto_de_lei_no_1.505-2024_compressed.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/40/projeto_de_lei_no_1.506-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/41/projeto_de_lei_no_1.507-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/44/projeto_de_lei_no_1.508-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/49/projeto_de_lei_no_1.509-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/50/projeto_de_lei_no_1.510-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/51/projeto_de_lei_no_1.511-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/57/projeto_de_lei-1.512-2024_1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/58/projeto_de_lei_no_1.513-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/63/projeto_de_lei_no_1.514-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/69/projeto_de_lei_no_1.515-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/71/projeto_de_lei_no_1.516-2024_ppa.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/77/projeto_de_lei_no_1.517-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/81/projeto_de_lei-11_de_dezembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/22/projeto_de_decreto.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/23/projeto_de_decreto.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/20/projeto_de_resolucao-110-2024_1.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/87/projeto_de_resolucao-112-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/76/ata_da_6o_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/88/ata_eletronica_da_7a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/89/ata_eletronica_da_8a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/25/ata_da_22o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/26/ata_23o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/35/ata_26o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/38/ata_da_28o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/39/ata_29o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/48/ata_30o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/52/ata_da_31o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/56/ata_32o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/64/ata_da_33o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/70/ata_da_sessao_ordinaria-34a.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/74/ata_da_35o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/75/ata_da_36o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/61/encaminhamento_pl_1.513-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/82/enc._lom.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/72/oficio_no_253-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/83/oficio__113-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/78/projeto_de_lei_organica_-_protocolado_10-12-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/62/indicacao-1.515.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/24/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/37/requerimento_-_inclusao_em_pauta_pr_111-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/46/requerimento_urgencia_projeto_de_lei_1.508_-2.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/59/votacao_do_requerimento_de_urgencia_do_projeto_de_lei_1.512.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/60/dispensa_de_parecer_do_projeto_de_lei_1.512.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/66/requerimento_de_urgencia_pl_1.514.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/67/votacao_dispensa_de_parecer_projeto_de_lei_1.514_-_2024-3.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/68/votacao_dispensa_de_parecer_projeto_de_lei_1.514_-_2024-3.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/79/requerimento_pl_1.517-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/80/requerimento_dispensa_de_parecer_pl_1.517-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/84/requerimento_inclusao_em_pauta_pl_1.518.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/92/requerimento_urgencia_projeto_de_lei_1.519_-_2024-1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/11/projeto_de_lei_no_1.496-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/10/projeto_de_lei_no_1.497-2024_-_sapl.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/12/projeto_de_lei_no_1.498-2024_1.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/15/projeto_de_lei_no_1.499-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/16/projeto_de_lei_no_1.500-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/17/projeto_de_lei_no_1.501-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/18/projeto_de_lei_no_1.502-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/19/projeto_de_lei_no_1.503-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/28/projeto_de_lei_no_1.504-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/30/projeto_de_lei_no_1.505-2024_compressed.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/40/projeto_de_lei_no_1.506-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/41/projeto_de_lei_no_1.507-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/44/projeto_de_lei_no_1.508-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/49/projeto_de_lei_no_1.509-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/50/projeto_de_lei_no_1.510-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/51/projeto_de_lei_no_1.511-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/57/projeto_de_lei-1.512-2024_1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/58/projeto_de_lei_no_1.513-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/63/projeto_de_lei_no_1.514-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/69/projeto_de_lei_no_1.515-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/71/projeto_de_lei_no_1.516-2024_ppa.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/77/projeto_de_lei_no_1.517-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/81/projeto_de_lei-11_de_dezembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/22/projeto_de_decreto.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/23/projeto_de_decreto.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/20/projeto_de_resolucao-110-2024_1.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/87/projeto_de_resolucao-112-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/76/ata_da_6o_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/88/ata_eletronica_da_7a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/89/ata_eletronica_da_8a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/25/ata_da_22o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/26/ata_23o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/35/ata_26o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/38/ata_da_28o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/39/ata_29o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/48/ata_30o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/52/ata_da_31o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/56/ata_32o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/64/ata_da_33o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/70/ata_da_sessao_ordinaria-34a.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/74/ata_da_35o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/75/ata_da_36o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/61/encaminhamento_pl_1.513-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/82/enc._lom.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/72/oficio_no_253-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/83/oficio__113-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabixi.ro.leg.br/media/sapl/public/materialegislativa/2024/78/projeto_de_lei_organica_-_protocolado_10-12-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H83"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="129.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="128.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>